--- v0 (2026-08-09)
+++ v1 (2026-09-24)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Рошма\Прайсы\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F4EA9E7-4CA5-4690-A87B-E2BCE3F6EAD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3A752D2-D88E-4809-9D1E-4A9B1DF90BAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SPRAVA" sheetId="1" r:id="rId1"/>
     <sheet name="Рошма" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">SPRAVA!$C$1:$C$185</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">SPRAVA!$A$1:$H$200</definedName>
   </definedNames>
   <calcPr calcId="191029" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E103" i="1" l="1"/>
   <c r="E151" i="1"/>
   <c r="E148" i="1"/>
   <c r="E147" i="1"/>
   <c r="E146" i="1"/>
   <c r="E149" i="1"/>
   <c r="E150" i="1"/>
   <c r="E152" i="1"/>
@@ -8357,51 +8357,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:Q207"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.33203125" customWidth="1"/>
     <col min="2" max="2" width="43.33203125" style="3" customWidth="1"/>
     <col min="3" max="3" width="18.44140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="5.88671875" style="4" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="9.109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="2" customWidth="1"/>
     <col min="7" max="7" width="5" style="2" customWidth="1"/>
     <col min="8" max="8" width="5.33203125" style="2" customWidth="1"/>
     <col min="9" max="10" width="2.109375" style="6" customWidth="1"/>
     <col min="11" max="11" width="8.88671875" style="156"/>
     <col min="12" max="12" width="9.5546875" style="2" customWidth="1"/>
     <col min="13" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="7" t="s">
         <v>481</v>
       </c>
       <c r="B1" s="168" t="s">
         <v>0</v>
@@ -14268,59 +14268,59 @@
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B146:B147"/>
     <mergeCell ref="B66:B68"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="B12:B14"/>
     <mergeCell ref="B18:B21"/>
   </mergeCells>
   <phoneticPr fontId="33" type="noConversion"/>
   <pageMargins left="0.28000000000000003" right="0.19" top="0.36" bottom="0.25" header="0.3" footer="0.21"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="P19" sqref="P19"/>
+      <selection activeCell="M30" sqref="M30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.33203125" customWidth="1"/>
     <col min="2" max="2" width="43.33203125" style="3" customWidth="1"/>
     <col min="3" max="3" width="23" style="2" customWidth="1"/>
-    <col min="4" max="4" width="6.109375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="6.109375" style="4" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="5" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="2" customWidth="1"/>
     <col min="7" max="7" width="5" style="2" customWidth="1"/>
     <col min="8" max="8" width="5.33203125" style="2" customWidth="1"/>
     <col min="9" max="10" width="2.109375" style="6" customWidth="1"/>
     <col min="11" max="11" width="8.88671875" style="162"/>
     <col min="12" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="7" t="str">
         <f>SPRAVA!A1</f>
         <v>10,08,2026</v>
       </c>
       <c r="B1" s="168" t="s">
         <v>337</v>
       </c>
       <c r="C1" s="168"/>
       <c r="D1" s="8"/>
       <c r="E1" s="9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="7.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10"/>
@@ -14527,447 +14527,419 @@
       <c r="A11" s="109" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="82" t="s">
         <v>436</v>
       </c>
       <c r="C11" s="77" t="s">
         <v>437</v>
       </c>
       <c r="D11" s="79">
         <v>1.3284</v>
       </c>
       <c r="E11" s="27">
         <f t="shared" si="0"/>
         <v>4.2508800000000004</v>
       </c>
       <c r="F11" s="77" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="67">
         <v>12</v>
       </c>
       <c r="H11" s="78">
         <v>300</v>
       </c>
-      <c r="K11" s="156">
-[...1 lines deleted...]
-      </c>
+      <c r="K11" s="156"/>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="108"/>
       <c r="C12" s="45" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="46">
         <v>1.6092</v>
       </c>
       <c r="E12" s="27">
         <f t="shared" si="0"/>
         <v>5.1494400000000011</v>
       </c>
       <c r="F12" s="45" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="47">
         <v>12</v>
       </c>
       <c r="H12" s="48">
         <v>180</v>
       </c>
-      <c r="K12" s="156">
-[...1 lines deleted...]
-      </c>
+      <c r="K12" s="156"/>
     </row>
     <row r="13" spans="1:11" ht="16.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="108"/>
       <c r="C13" s="32" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="33">
         <v>1.9332</v>
       </c>
       <c r="E13" s="27">
         <f t="shared" si="0"/>
         <v>6.1862400000000006</v>
       </c>
       <c r="F13" s="32" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="34">
         <v>12</v>
       </c>
       <c r="H13" s="35">
         <v>180</v>
       </c>
-      <c r="K13" s="156">
-[...1 lines deleted...]
-      </c>
+      <c r="K13" s="156"/>
     </row>
     <row r="14" spans="1:11" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="108"/>
       <c r="C14" s="32" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="33">
         <v>2.2248000000000001</v>
       </c>
       <c r="E14" s="27">
         <f t="shared" si="0"/>
         <v>7.1193600000000004</v>
       </c>
       <c r="F14" s="32" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="34">
         <v>6</v>
       </c>
       <c r="H14" s="35">
         <v>120</v>
       </c>
-      <c r="K14" s="156">
-[...1 lines deleted...]
-      </c>
+      <c r="K14" s="156"/>
     </row>
     <row r="15" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="38"/>
       <c r="C15" s="39" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="33">
         <v>2.3868</v>
       </c>
       <c r="E15" s="27">
         <f t="shared" si="0"/>
         <v>7.637760000000001</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="41">
         <v>6</v>
       </c>
       <c r="H15" s="42">
         <v>120</v>
       </c>
-      <c r="K15" s="156">
-[...1 lines deleted...]
-      </c>
+      <c r="K15" s="156"/>
     </row>
     <row r="16" spans="1:11" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="30" t="s">
         <v>338</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>339</v>
       </c>
       <c r="C16" s="45" t="s">
         <v>340</v>
       </c>
       <c r="D16" s="46">
         <v>2.1659559780279078</v>
       </c>
       <c r="E16" s="27">
         <f t="shared" si="0"/>
         <v>6.9310591296893058</v>
       </c>
       <c r="F16" s="45" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="47">
         <v>1</v>
       </c>
       <c r="H16" s="48">
         <v>120</v>
       </c>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
-      <c r="K16" s="158">
-[...1 lines deleted...]
-      </c>
+      <c r="K16" s="158"/>
     </row>
     <row r="17" spans="1:11" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="37" t="s">
         <v>341</v>
       </c>
       <c r="B17" s="49" t="s">
         <v>342</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>343</v>
       </c>
       <c r="D17" s="33">
         <v>2.4066177533643409</v>
       </c>
       <c r="E17" s="27">
         <f t="shared" si="0"/>
         <v>7.7011768107658902</v>
       </c>
       <c r="F17" s="39" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="41">
         <v>1</v>
       </c>
       <c r="H17" s="42">
         <v>120</v>
       </c>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
-      <c r="K17" s="158">
-[...1 lines deleted...]
-      </c>
+      <c r="K17" s="158"/>
     </row>
     <row r="18" spans="1:11" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="23" t="s">
         <v>344</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>345</v>
       </c>
       <c r="C18" s="25" t="s">
         <v>346</v>
       </c>
       <c r="D18" s="33">
         <v>1.925294202691475</v>
       </c>
       <c r="E18" s="27">
         <f t="shared" si="0"/>
         <v>6.1609414486127205</v>
       </c>
       <c r="F18" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="28">
         <v>1</v>
       </c>
       <c r="H18" s="29">
         <v>120</v>
       </c>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
-      <c r="K18" s="158">
-[...1 lines deleted...]
-      </c>
+      <c r="K18" s="158"/>
     </row>
     <row r="19" spans="1:11" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="37" t="s">
         <v>347</v>
       </c>
       <c r="B19" s="49" t="s">
         <v>348</v>
       </c>
       <c r="C19" s="39" t="s">
         <v>349</v>
       </c>
       <c r="D19" s="33">
         <v>2.2862868656961188</v>
       </c>
       <c r="E19" s="27">
         <f t="shared" si="0"/>
         <v>7.3161179702275811</v>
       </c>
       <c r="F19" s="39" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="41">
         <v>1</v>
       </c>
       <c r="H19" s="42">
         <v>120</v>
       </c>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
-      <c r="K19" s="158">
-[...1 lines deleted...]
-      </c>
+      <c r="K19" s="158"/>
     </row>
     <row r="20" spans="1:11" ht="28.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>350</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>351</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>136</v>
       </c>
       <c r="D20" s="33">
         <v>0.28715325466279096</v>
       </c>
       <c r="E20" s="27">
         <f t="shared" si="0"/>
         <v>0.91889041492093115</v>
       </c>
       <c r="F20" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="28">
         <v>50</v>
       </c>
       <c r="H20" s="29">
         <v>400</v>
       </c>
-      <c r="K20" s="156">
-[...1 lines deleted...]
-      </c>
+      <c r="K20" s="156"/>
     </row>
     <row r="21" spans="1:11" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="37" t="s">
         <v>352</v>
       </c>
       <c r="B21" s="49"/>
       <c r="C21" s="19" t="s">
         <v>142</v>
       </c>
       <c r="D21" s="40">
         <v>0.8844320243613949</v>
       </c>
       <c r="E21" s="27">
         <f t="shared" si="0"/>
         <v>2.8301824779564639</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="41">
         <v>25</v>
       </c>
       <c r="H21" s="42">
         <v>100</v>
       </c>
-      <c r="K21" s="156">
-[...1 lines deleted...]
-      </c>
+      <c r="K21" s="156"/>
     </row>
     <row r="22" spans="1:11" s="1" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="23" t="s">
         <v>353</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>146</v>
       </c>
       <c r="C22" s="25" t="s">
         <v>152</v>
       </c>
       <c r="D22" s="26">
         <v>0.72191268138000009</v>
       </c>
       <c r="E22" s="27">
         <f t="shared" si="0"/>
         <v>2.3101205804160005</v>
       </c>
       <c r="F22" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="28">
         <v>10</v>
       </c>
       <c r="H22" s="29">
         <v>200</v>
       </c>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
-      <c r="K22" s="158">
-[...1 lines deleted...]
-      </c>
+      <c r="K22" s="158"/>
     </row>
     <row r="23" spans="1:11" s="1" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="30" t="s">
         <v>354</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>148</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>154</v>
       </c>
       <c r="D23" s="26">
         <v>0.72191268138000009</v>
       </c>
       <c r="E23" s="27">
         <f t="shared" si="0"/>
         <v>2.3101205804160005</v>
       </c>
       <c r="F23" s="32" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="34">
         <v>10</v>
       </c>
       <c r="H23" s="35">
         <v>200</v>
       </c>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
-      <c r="K23" s="158">
-[...1 lines deleted...]
-      </c>
+      <c r="K23" s="158"/>
     </row>
     <row r="24" spans="1:11" s="1" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="37" t="s">
         <v>355</v>
       </c>
       <c r="B24" s="49" t="s">
         <v>151</v>
       </c>
       <c r="C24" s="39" t="s">
         <v>156</v>
       </c>
       <c r="D24" s="50">
         <v>0.72191268138000009</v>
       </c>
       <c r="E24" s="27">
         <f t="shared" si="0"/>
         <v>2.3101205804160005</v>
       </c>
       <c r="F24" s="39" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="41">
         <v>10</v>
       </c>
       <c r="H24" s="42">
         <v>200</v>
       </c>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
-      <c r="K24" s="158">
-[...1 lines deleted...]
-      </c>
+      <c r="K24" s="158"/>
     </row>
     <row r="25" spans="1:11" s="1" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="51" t="s">
         <v>356</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>194</v>
       </c>
       <c r="C25" s="25" t="s">
         <v>152</v>
       </c>
       <c r="D25" s="26">
         <v>0.54690354649999995</v>
       </c>
       <c r="E25" s="27">
         <f t="shared" si="0"/>
         <v>1.7500913487999998</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>195</v>
       </c>
       <c r="G25" s="28">
         <v>1</v>
       </c>
       <c r="H25" s="29">
@@ -15101,85 +15073,81 @@
       </c>
       <c r="B30" s="24" t="s">
         <v>364</v>
       </c>
       <c r="C30" s="25" t="s">
         <v>227</v>
       </c>
       <c r="D30" s="26">
         <v>0.91442272974799998</v>
       </c>
       <c r="E30" s="27">
         <f t="shared" si="0"/>
         <v>2.9261527351936003</v>
       </c>
       <c r="F30" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="28">
         <v>1</v>
       </c>
       <c r="H30" s="29">
         <v>200</v>
       </c>
       <c r="I30" s="62"/>
       <c r="J30" s="62"/>
-      <c r="K30" s="158">
-[...1 lines deleted...]
-      </c>
+      <c r="K30" s="158"/>
     </row>
     <row r="31" spans="1:11" s="1" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="57" t="s">
         <v>365</v>
       </c>
       <c r="B31" s="58" t="s">
         <v>366</v>
       </c>
       <c r="C31" s="59" t="s">
         <v>222</v>
       </c>
       <c r="D31" s="33">
         <v>0.67378516928800003</v>
       </c>
       <c r="E31" s="27">
         <f t="shared" si="0"/>
         <v>2.1561125417216003</v>
       </c>
       <c r="F31" s="59" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="60">
         <v>1</v>
       </c>
       <c r="H31" s="61">
         <v>12</v>
       </c>
       <c r="I31" s="62"/>
       <c r="J31" s="62"/>
-      <c r="K31" s="158">
-[...1 lines deleted...]
-      </c>
+      <c r="K31" s="158"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B5:B7"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>